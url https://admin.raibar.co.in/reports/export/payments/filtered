--- v0 (2026-09-06)
+++ v1 (2026-11-05)
@@ -448,51 +448,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M94"/>
+  <dimension ref="A1:M98"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="15" customWidth="1" min="1" max="1"/>
     <col width="25" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
@@ -541,3614 +541,3614 @@
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Razorpay Payment ID</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>SMAT921335</t>
+          <t>SMAT981</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>Test User</t>
+          <t>Shibu Hembram</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
-          <t>Test</t>
+          <t xml:space="preserve">Profile Highlighter </t>
         </is>
       </c>
       <c r="E2" s="3" t="n">
-        <v>1</v>
+        <v>1416</v>
       </c>
       <c r="F2" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="3" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H2" s="3" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="I2" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="3" t="n">
-        <v>1</v>
+        <v>1434</v>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>pay_TXssDSkxmjSljY</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>04/09/2026 : 13:22:42</t>
+          <t>08/09/2026 : 11:59:38</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
-          <t>Success</t>
+          <t>Pending</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
-          <t>SMAT911</t>
+          <t>SMAT971</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>Shibu Hembram</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
-          <t>Test-Enhancer</t>
+          <t>Assistance service</t>
         </is>
       </c>
       <c r="E3" s="3" t="n">
-        <v>3</v>
+        <v>5900</v>
       </c>
       <c r="F3" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="3" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H3" s="3" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="I3" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="3" t="n">
-        <v>3</v>
+        <v>5918</v>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>pay_TXGftxjEBaBczI</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>03/09/2026 : 00:00:37</t>
+          <t>08/09/2026 : 11:59:28</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
-          <t>Success</t>
+          <t>Pending</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
-          <t>SMAT901</t>
+          <t>SMAT961</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Shibu Hembram</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
-          <t>Test-Enhancer</t>
+          <t>Assistance service</t>
         </is>
       </c>
       <c r="E4" s="3" t="n">
-        <v>4</v>
+        <v>5900</v>
       </c>
       <c r="F4" s="3" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G4" s="3" t="n">
         <v>9</v>
       </c>
       <c r="H4" s="3" t="n">
         <v>9</v>
       </c>
       <c r="I4" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="n">
-        <v>23</v>
+        <v>5918</v>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>02/09/2026 : 14:12:48</t>
+          <t>08/09/2026 : 11:59:16</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>Pending</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
-          <t>SMAT891</t>
+          <t>SMAT951335</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>Shibu Hembram</t>
+          <t>Test Das</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
-          <t>Test-Enhancer</t>
+          <t xml:space="preserve">Profile Highlighter </t>
         </is>
       </c>
       <c r="E5" s="3" t="n">
-        <v>3</v>
+        <v>1200</v>
       </c>
       <c r="F5" s="3" t="n">
-        <v>0</v>
+        <v>216</v>
       </c>
       <c r="G5" s="3" t="n">
-        <v>0</v>
+        <v>108</v>
       </c>
       <c r="H5" s="3" t="n">
-        <v>0</v>
+        <v>108</v>
       </c>
       <c r="I5" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="n">
-        <v>3</v>
+        <v>1632</v>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>pay_TX6CWHFrA9R5Z8</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>02/09/2026 : 13:45:33</t>
+          <t>06/09/2026 : 19:57:27</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>Success</t>
+          <t>Pending</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
-          <t>SMAT881</t>
+          <t>SMAT921335</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>Shibu Hembram</t>
+          <t>Test Das</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
-          <t>Test-Enhancer</t>
+          <t>Test</t>
         </is>
       </c>
       <c r="E6" s="3" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F6" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="G6" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="H6" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="I6" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J6" s="3" t="n">
         <v>1</v>
       </c>
-      <c r="G6" s="3" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>pay_TX5kVqu0dIQcee</t>
+          <t>pay_TXssDSkxmjSljY</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>02/09/2026 : 13:19:34</t>
+          <t>04/09/2026 : 13:22:42</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>Success</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
-          <t>SMAT871</t>
+          <t>SMAT911</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>Shibu Hembram</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Test-Enhancer</t>
         </is>
       </c>
       <c r="E7" s="3" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F7" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="3" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H7" s="3" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="I7" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="n">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>pay_TX5bwF41hIQgZy</t>
+          <t>pay_TXGftxjEBaBczI</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>02/09/2026 : 13:11:26</t>
+          <t>03/09/2026 : 00:00:37</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>Success</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
-          <t>SMAT861</t>
+          <t>SMAT901</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>Shibu Hembram</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Test-Enhancer</t>
         </is>
       </c>
       <c r="E8" s="3" t="n">
+        <v>4</v>
+      </c>
+      <c r="F8" s="3" t="n">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G8" s="3" t="n">
         <v>9</v>
       </c>
       <c r="H8" s="3" t="n">
         <v>9</v>
       </c>
       <c r="I8" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="n">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>pay_TWiI5NIrYHbICd</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>01/09/2026 : 14:22:45</t>
+          <t>02/09/2026 : 14:12:48</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>Success</t>
+          <t>Pending</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
-          <t>SMAT851</t>
+          <t>SMAT891</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>Shibu Hembram</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Test-Enhancer</t>
         </is>
       </c>
       <c r="E9" s="3" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F9" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="3" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H9" s="3" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="I9" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="n">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>pay_TX6CWHFrA9R5Z8</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>01/09/2026 : 13:31:14</t>
+          <t>02/09/2026 : 13:45:33</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>Success</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
-          <t>SMAT831</t>
+          <t>SMAT881</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>Shibu Hembram</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
-          <t>Test</t>
+          <t>Test-Enhancer</t>
         </is>
       </c>
       <c r="E10" s="3" t="n">
+        <v>4</v>
+      </c>
+      <c r="F10" s="3" t="n">
         <v>1</v>
       </c>
-      <c r="F10" s="3" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="G10" s="3" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H10" s="3" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="I10" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="n">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>pay_TWPtmacRUjw0lR</t>
+          <t>pay_TX5kVqu0dIQcee</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>31/08/2026 : 20:20:53</t>
+          <t>02/09/2026 : 13:19:34</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>Success</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
-          <t>SMAT821</t>
+          <t>SMAT871</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>Shibu Hembram</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
-          <t>GOLD</t>
+          <t>Test-Enhancer</t>
         </is>
       </c>
       <c r="E11" s="3" t="n">
-        <v>3540</v>
+        <v>1</v>
       </c>
       <c r="F11" s="3" t="n">
-        <v>540</v>
+        <v>0</v>
       </c>
       <c r="G11" s="3" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H11" s="3" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="I11" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="n">
-        <v>4080</v>
+        <v>19</v>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>pay_TX5bwF41hIQgZy</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>07/08/2026 : 21:49:09</t>
+          <t>02/09/2026 : 13:11:26</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>Failed</t>
+          <t>Success</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
-          <t>SMAT811325</t>
+          <t>SMAT861</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>Namita Mardi</t>
+          <t>Shibu Hembram</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
-          <t>Platinum</t>
+          <t>Test-Enhancer</t>
         </is>
       </c>
       <c r="E12" s="3" t="n">
-        <v>3717</v>
+        <v>1</v>
       </c>
       <c r="F12" s="3" t="n">
-        <v>630</v>
+        <v>0</v>
       </c>
       <c r="G12" s="3" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H12" s="3" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="I12" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
-        <v>4347</v>
+        <v>19</v>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>pay_TWiI5NIrYHbICd</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>06/08/2026 : 20:03:23</t>
+          <t>01/09/2026 : 14:22:45</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>Success</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
-          <t>SMAT801050</t>
+          <t>SMAT851</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>Sumita Tudu</t>
+          <t>Shibu Hembram</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
-          <t>Silver</t>
+          <t>Test-Enhancer</t>
         </is>
       </c>
       <c r="E13" s="3" t="n">
-        <v>2655</v>
+        <v>1</v>
       </c>
       <c r="F13" s="3" t="n">
-        <v>450</v>
+        <v>0</v>
       </c>
       <c r="G13" s="3" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H13" s="3" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="I13" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
-        <v>3105</v>
+        <v>19</v>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>09/05/2026 : 10:03:50</t>
+          <t>01/09/2026 : 13:31:14</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>Failed</t>
+          <t>Pending</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
-          <t>SMAT79839</t>
+          <t>SMAT831</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sitaram Saren </t>
+          <t>Shibu Hembram</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
-          <t>Silver</t>
+          <t>Test</t>
         </is>
       </c>
       <c r="E14" s="3" t="n">
-        <v>2950</v>
+        <v>1</v>
       </c>
       <c r="F14" s="3" t="n">
-        <v>450</v>
+        <v>0</v>
       </c>
       <c r="G14" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
-        <v>3400</v>
+        <v>1</v>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>pay_Sk9QzfyMnfEdUy</t>
+          <t>pay_TWPtmacRUjw0lR</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>01/05/2026 : 21:06:03</t>
+          <t>31/08/2026 : 20:20:53</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>Success</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
-          <t>SMAT781</t>
+          <t>SMAT821</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
           <t>Shibu Hembram</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
-          <t>Platinum</t>
+          <t>GOLD</t>
         </is>
       </c>
       <c r="E15" s="3" t="n">
-        <v>4130</v>
+        <v>3540</v>
       </c>
       <c r="F15" s="3" t="n">
-        <v>630</v>
+        <v>540</v>
       </c>
       <c r="G15" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
-        <v>4760</v>
+        <v>4080</v>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>03/04/2026 : 22:00:24</t>
+          <t>07/08/2026 : 21:49:09</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
-          <t>SMAT771146</t>
+          <t>SMAT811325</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>Aparna Kisku</t>
+          <t>Namita Mardi</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
-          <t>GOLD</t>
+          <t>Platinum</t>
         </is>
       </c>
       <c r="E16" s="3" t="n">
-        <v>3540</v>
+        <v>3717</v>
       </c>
       <c r="F16" s="3" t="n">
-        <v>540</v>
+        <v>630</v>
       </c>
       <c r="G16" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
-        <v>4080</v>
+        <v>4347</v>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>pay_SWhB4ILcggSi63</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>28/03/2026 : 21:00:46</t>
+          <t>06/08/2026 : 20:03:23</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>Success</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
-          <t>SMAT761243</t>
+          <t>SMAT801050</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>Subhalata Hembram</t>
+          <t>Sumita Tudu</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>Odisha</t>
+          <t>West Bengal</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Silver</t>
         </is>
       </c>
       <c r="E17" s="3" t="n">
         <v>2655</v>
       </c>
       <c r="F17" s="3" t="n">
         <v>450</v>
       </c>
       <c r="G17" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>3105</v>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>pay_SVTwyk9U5a0z3H</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>25/03/2026 : 19:24:20</t>
+          <t>09/05/2026 : 10:03:50</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>Success</t>
+          <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
-          <t>SMAT75471</t>
+          <t>SMAT79839</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Champa Hansda </t>
+          <t xml:space="preserve">Sitaram Saren </t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Profile Highlighter </t>
+          <t>Silver</t>
         </is>
       </c>
       <c r="E18" s="3" t="n">
-        <v>118</v>
+        <v>2950</v>
       </c>
       <c r="F18" s="3" t="n">
-        <v>18</v>
+        <v>450</v>
       </c>
       <c r="G18" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
-        <v>136</v>
+        <v>3400</v>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>pay_SC7sVo6uVKLVuF</t>
+          <t>pay_Sk9QzfyMnfEdUy</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>04/02/2026 : 21:28:09</t>
+          <t>01/05/2026 : 21:06:03</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>Success</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
-          <t>SMAT741243</t>
+          <t>SMAT781</t>
         </is>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>Subhalata Hembram</t>
+          <t>Shibu Hembram</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>Odisha</t>
+          <t>West Bengal</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
-          <t>Silver</t>
+          <t>Platinum</t>
         </is>
       </c>
       <c r="E19" s="3" t="n">
-        <v>2655</v>
+        <v>4130</v>
       </c>
       <c r="F19" s="3" t="n">
-        <v>450</v>
+        <v>630</v>
       </c>
       <c r="G19" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
-        <v>3105</v>
+        <v>4760</v>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>03/02/2026 : 16:10:30</t>
+          <t>03/04/2026 : 22:00:24</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
-          <t>SMAT731122</t>
+          <t>SMAT771146</t>
         </is>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>Sudip Kisku</t>
+          <t>Aparna Kisku</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
-          <t>Platinum</t>
+          <t>GOLD</t>
         </is>
       </c>
       <c r="E20" s="3" t="n">
-        <v>4130</v>
+        <v>3540</v>
       </c>
       <c r="F20" s="3" t="n">
-        <v>630</v>
+        <v>540</v>
       </c>
       <c r="G20" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
-        <v>4760</v>
+        <v>4080</v>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>pay_SWhB4ILcggSi63</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>10/01/2026 : 06:55:09</t>
+          <t>28/03/2026 : 21:00:46</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>Failed</t>
+          <t>Success</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
-          <t>SMAT721122</t>
+          <t>SMAT761243</t>
         </is>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>Sudip Kisku</t>
+          <t>Subhalata Hembram</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>West Bengal</t>
+          <t>Odisha</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
-          <t>Platinum</t>
+          <t>Silver</t>
         </is>
       </c>
       <c r="E21" s="3" t="n">
-        <v>4130</v>
+        <v>2655</v>
       </c>
       <c r="F21" s="3" t="n">
-        <v>630</v>
+        <v>450</v>
       </c>
       <c r="G21" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
-        <v>4760</v>
+        <v>3105</v>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>pay_S1zSFZQogkb6aq</t>
+          <t>pay_SVTwyk9U5a0z3H</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>10/01/2026 : 06:42:54</t>
+          <t>25/03/2026 : 19:24:20</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>Success</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
-          <t>SMAT711122</t>
+          <t>SMAT75471</t>
         </is>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>Sudip Kisku</t>
+          <t xml:space="preserve">Champa Hansda </t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
-          <t>Platinum</t>
+          <t xml:space="preserve">Profile Highlighter </t>
         </is>
       </c>
       <c r="E22" s="3" t="n">
-        <v>4130</v>
+        <v>118</v>
       </c>
       <c r="F22" s="3" t="n">
-        <v>630</v>
+        <v>18</v>
       </c>
       <c r="G22" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
-        <v>4760</v>
+        <v>136</v>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>pay_SC7sVo6uVKLVuF</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>09/01/2026 : 17:23:43</t>
+          <t>04/02/2026 : 21:28:09</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>Failed</t>
+          <t>Success</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
-          <t>SMAT701122</t>
+          <t>SMAT741243</t>
         </is>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>Sudip Kisku</t>
+          <t>Subhalata Hembram</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>West Bengal</t>
+          <t>Odisha</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
-          <t>Platinum</t>
+          <t>Silver</t>
         </is>
       </c>
       <c r="E23" s="3" t="n">
-        <v>4130</v>
+        <v>2655</v>
       </c>
       <c r="F23" s="3" t="n">
-        <v>630</v>
+        <v>450</v>
       </c>
       <c r="G23" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
-        <v>4760</v>
+        <v>3105</v>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>09/01/2026 : 16:51:40</t>
+          <t>03/02/2026 : 16:10:30</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
-          <t>SMAT691220</t>
+          <t>SMAT721122</t>
         </is>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Parshi Hansda </t>
+          <t>Sudip Kisku</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
-          <t>Silver</t>
+          <t>Platinum</t>
         </is>
       </c>
       <c r="E24" s="3" t="n">
-        <v>2655</v>
+        <v>4130</v>
       </c>
       <c r="F24" s="3" t="n">
-        <v>450</v>
+        <v>630</v>
       </c>
       <c r="G24" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
-        <v>3105</v>
+        <v>4760</v>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>pay_S0uWekZEqybBNW</t>
+          <t>pay_S1zSFZQogkb6aq</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>07/01/2026 : 13:18:23</t>
+          <t>10/01/2026 : 06:42:54</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>Success</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
-          <t>SMAT681206</t>
+          <t>SMAT731122</t>
         </is>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>Sukhen Mandi</t>
+          <t>Sudip Kisku</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
-          <t>Silver</t>
+          <t>Platinum</t>
         </is>
       </c>
       <c r="E25" s="3" t="n">
-        <v>2950</v>
+        <v>4130</v>
       </c>
       <c r="F25" s="3" t="n">
-        <v>450</v>
+        <v>630</v>
       </c>
       <c r="G25" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
-        <v>3400</v>
+        <v>4760</v>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>pay_Ry9AZOMrkDfFmI</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>31/12/2025 : 13:37:46</t>
+          <t>10/01/2026 : 06:55:09</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>Success</t>
+          <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
-          <t>SMAT671222</t>
+          <t>SMAT711122</t>
         </is>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>BISHWA SOREN</t>
+          <t>Sudip Kisku</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>Jharkhand</t>
+          <t>West Bengal</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
-          <t>Silver</t>
+          <t>Platinum</t>
         </is>
       </c>
       <c r="E26" s="3" t="n">
-        <v>2950</v>
+        <v>4130</v>
       </c>
       <c r="F26" s="3" t="n">
-        <v>450</v>
+        <v>630</v>
       </c>
       <c r="G26" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
-        <v>3400</v>
+        <v>4760</v>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>pay_RwgjBMYgasgiWJ</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>27/12/2025 : 21:09:13</t>
+          <t>09/01/2026 : 17:23:43</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>Success</t>
+          <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
-          <t>SMAT661220</t>
+          <t>SMAT701122</t>
         </is>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Parshi Hansda </t>
+          <t>Sudip Kisku</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
-          <t>Silver</t>
+          <t>Platinum</t>
         </is>
       </c>
       <c r="E27" s="3" t="n">
-        <v>2655</v>
+        <v>4130</v>
       </c>
       <c r="F27" s="3" t="n">
-        <v>450</v>
+        <v>630</v>
       </c>
       <c r="G27" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
-        <v>3105</v>
+        <v>4760</v>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>24/12/2025 : 22:59:45</t>
+          <t>09/01/2026 : 16:51:40</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
-          <t>SMAT651210</t>
+          <t>SMAT691220</t>
         </is>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>Bulan Murmu</t>
+          <t xml:space="preserve">Arshi Hansda </t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Silver</t>
         </is>
       </c>
       <c r="E28" s="3" t="n">
-        <v>2950</v>
+        <v>2655</v>
       </c>
       <c r="F28" s="3" t="n">
         <v>450</v>
       </c>
       <c r="G28" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H28" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
-        <v>3400</v>
+        <v>3105</v>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>pay_S0uWekZEqybBNW</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>12/12/2025 : 23:21:48</t>
+          <t>07/01/2026 : 13:18:23</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>Failed</t>
+          <t>Success</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
-          <t>SMAT641122</t>
+          <t>SMAT681206</t>
         </is>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>Sudip Kisku</t>
+          <t>Sukhen Mandi</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
-          <t>Platinum</t>
+          <t>Silver</t>
         </is>
       </c>
       <c r="E29" s="3" t="n">
-        <v>4130</v>
+        <v>2950</v>
       </c>
       <c r="F29" s="3" t="n">
-        <v>630</v>
+        <v>450</v>
       </c>
       <c r="G29" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H29" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
-        <v>4760</v>
+        <v>3400</v>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>pay_Ry9AZOMrkDfFmI</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>12/12/2025 : 15:57:48</t>
+          <t>31/12/2025 : 13:37:46</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
-          <t>Failed</t>
+          <t>Success</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
-          <t>SMAT631122</t>
+          <t>SMAT671222</t>
         </is>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>Sudip Kisku</t>
+          <t>BISHWA SOREN</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>West Bengal</t>
+          <t>Jharkhand</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
-          <t>Platinum</t>
+          <t>Silver</t>
         </is>
       </c>
       <c r="E30" s="3" t="n">
-        <v>4130</v>
+        <v>2950</v>
       </c>
       <c r="F30" s="3" t="n">
-        <v>630</v>
+        <v>450</v>
       </c>
       <c r="G30" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H30" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
-        <v>4760</v>
+        <v>3400</v>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>pay_RwgjBMYgasgiWJ</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>11/12/2025 : 20:37:29</t>
+          <t>27/12/2025 : 21:09:13</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
-          <t>Failed</t>
+          <t>Success</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
-          <t>SMAT621179</t>
+          <t>SMAT661220</t>
         </is>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>Sweta Murmu</t>
+          <t xml:space="preserve">Arshi Hansda </t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>Jharkhand</t>
+          <t>West Bengal</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Silver</t>
         </is>
       </c>
       <c r="E31" s="3" t="n">
-        <v>2950</v>
+        <v>2655</v>
       </c>
       <c r="F31" s="3" t="n">
         <v>450</v>
       </c>
       <c r="G31" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H31" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
-        <v>3400</v>
+        <v>3105</v>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>pay_RVg2mRN6E2QzQc</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>20/10/2025 : 14:56:29</t>
+          <t>24/12/2025 : 22:59:45</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
-          <t>Success</t>
+          <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
-          <t>SMAT611124</t>
+          <t>SMAT651210</t>
         </is>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kajali Murmu </t>
+          <t>Bulan Murmu</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
-          <t>Platinum</t>
+          <t>Silver</t>
         </is>
       </c>
       <c r="E32" s="3" t="n">
-        <v>3511</v>
+        <v>2950</v>
       </c>
       <c r="F32" s="3" t="n">
-        <v>630</v>
+        <v>450</v>
       </c>
       <c r="G32" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H32" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
-        <v>4141</v>
+        <v>3400</v>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>pay_Qw9NAxLu6BQQnH</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>22/07/2025 : 20:13:37</t>
+          <t>12/12/2025 : 23:21:48</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>Success</t>
+          <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
-          <t>SMAT60471</t>
+          <t>SMAT641122</t>
         </is>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Champa Hansda </t>
+          <t>Sudip Kisku</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Platinum</t>
         </is>
       </c>
       <c r="E33" s="3" t="n">
-        <v>207</v>
+        <v>4130</v>
       </c>
       <c r="F33" s="3" t="n">
         <v>630</v>
       </c>
       <c r="G33" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H33" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
-        <v>837</v>
+        <v>4760</v>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>pay_QpQZRNjkTovHQH</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>05/07/2025 : 20:30:15</t>
+          <t>12/12/2025 : 15:57:48</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>Success</t>
+          <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
-          <t>SMAT591123</t>
+          <t>SMAT631122</t>
         </is>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>Mawanee Soren</t>
+          <t>Sudip Kisku</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>Odisha</t>
+          <t>West Bengal</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
-          <t>GOLD</t>
+          <t>Platinum</t>
         </is>
       </c>
       <c r="E34" s="3" t="n">
-        <v>3009</v>
+        <v>4130</v>
       </c>
       <c r="F34" s="3" t="n">
-        <v>540</v>
+        <v>630</v>
       </c>
       <c r="G34" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H34" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
-        <v>3549</v>
+        <v>4760</v>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>05/07/2025 : 17:53:19</t>
+          <t>11/12/2025 : 20:37:29</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
           <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
-          <t>SMAT581008</t>
+          <t>SMAT621179</t>
         </is>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>Moummita Murmmu</t>
+          <t>Sweta Murmu</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>West Bengal</t>
+          <t>Jharkhand</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Silver</t>
         </is>
       </c>
       <c r="E35" s="3" t="n">
         <v>2950</v>
       </c>
       <c r="F35" s="3" t="n">
         <v>450</v>
       </c>
       <c r="G35" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H35" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>3400</v>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>pay_QoGBsEjegXGHbz</t>
+          <t>pay_RVg2mRN6E2QzQc</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>02/07/2025 : 21:42:28</t>
+          <t>20/10/2025 : 14:56:29</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
           <t>Success</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
-          <t>SMAT571008</t>
+          <t>SMAT611124</t>
         </is>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>Moummita Murmmu</t>
+          <t xml:space="preserve">Kajali Murmu </t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
-          <t>Silver</t>
+          <t>Platinum</t>
         </is>
       </c>
       <c r="E36" s="3" t="n">
-        <v>2950</v>
+        <v>3511</v>
       </c>
       <c r="F36" s="3" t="n">
-        <v>450</v>
+        <v>630</v>
       </c>
       <c r="G36" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H36" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
-        <v>3400</v>
+        <v>4141</v>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>pay_Qw9NAxLu6BQQnH</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>02/07/2025 : 21:12:27</t>
+          <t>22/07/2025 : 20:13:37</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
-          <t>Failed</t>
+          <t>Success</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
-          <t>SMAT561111</t>
+          <t>SMAT60471</t>
         </is>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>Dhyanchand Majhi (Beshra)</t>
+          <t xml:space="preserve">Champa Hansda </t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>Odisha</t>
+          <t>West Bengal</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
-          <t>Silver</t>
+          <t>Platinum</t>
         </is>
       </c>
       <c r="E37" s="3" t="n">
-        <v>2950</v>
+        <v>207</v>
       </c>
       <c r="F37" s="3" t="n">
-        <v>450</v>
+        <v>630</v>
       </c>
       <c r="G37" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H37" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
-        <v>3400</v>
+        <v>837</v>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>pay_QjvspIt2WRvQaR</t>
+          <t>pay_QpQZRNjkTovHQH</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>21/06/2025 : 23:13:54</t>
+          <t>05/07/2025 : 20:30:15</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
           <t>Success</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
-          <t>SMAT551094</t>
+          <t>SMAT591123</t>
         </is>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>Krishna Baskey</t>
+          <t>Mawanee Soren</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>West Bengal</t>
+          <t>Odisha</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
-          <t>Silver</t>
+          <t>GOLD</t>
         </is>
       </c>
       <c r="E38" s="3" t="n">
-        <v>2950</v>
+        <v>3009</v>
       </c>
       <c r="F38" s="3" t="n">
-        <v>450</v>
+        <v>540</v>
       </c>
       <c r="G38" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H38" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
-        <v>3400</v>
+        <v>3549</v>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>09/06/2025 : 19:28:05</t>
+          <t>05/07/2025 : 17:53:19</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
           <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
-          <t>SMAT541094</t>
+          <t>SMAT581008</t>
         </is>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>Krishna Baskey</t>
+          <t>Moummita Murmmu</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Silver</t>
         </is>
       </c>
       <c r="E39" s="3" t="n">
         <v>2950</v>
       </c>
       <c r="F39" s="3" t="n">
         <v>450</v>
       </c>
       <c r="G39" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H39" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>3400</v>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>pay_QoGBsEjegXGHbz</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>07/06/2025 : 08:02:32</t>
+          <t>02/07/2025 : 21:42:28</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
-          <t>Failed</t>
+          <t>Success</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
-          <t>SMAT53900</t>
+          <t>SMAT571008</t>
         </is>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>Dr. Krishna Kant  Soren</t>
+          <t>Moummita Murmmu</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Silver</t>
         </is>
       </c>
       <c r="E40" s="3" t="n">
         <v>2950</v>
       </c>
       <c r="F40" s="3" t="n">
         <v>450</v>
       </c>
       <c r="G40" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H40" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>3400</v>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>01/05/2025 : 21:38:21</t>
+          <t>02/07/2025 : 21:12:27</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
           <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
-          <t>SMAT521049</t>
+          <t>SMAT561111</t>
         </is>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>Madhusmitha Murmu</t>
+          <t>Dhyanchand Majhi (Beshra)</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>Odisha</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
-          <t>GOLD</t>
+          <t>Silver</t>
         </is>
       </c>
       <c r="E41" s="3" t="n">
-        <v>3540</v>
+        <v>2950</v>
       </c>
       <c r="F41" s="3" t="n">
-        <v>540</v>
+        <v>450</v>
       </c>
       <c r="G41" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H41" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
-        <v>4080</v>
+        <v>3400</v>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>pay_QOuocrtrkDl0h0</t>
+          <t>pay_QjvspIt2WRvQaR</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>29/04/2025 : 20:32:31</t>
+          <t>21/06/2025 : 23:13:54</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
           <t>Success</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
-          <t>SMAT511035</t>
+          <t>SMAT551094</t>
         </is>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>Rajkumar Tudu</t>
+          <t>Krishna Baskey</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Silver</t>
         </is>
       </c>
       <c r="E42" s="3" t="n">
         <v>2950</v>
       </c>
       <c r="F42" s="3" t="n">
         <v>450</v>
       </c>
       <c r="G42" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H42" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>3400</v>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>18/03/2025 : 21:08:59</t>
+          <t>09/06/2025 : 19:28:05</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
           <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
-          <t>SMAT50846</t>
+          <t>SMAT541094</t>
         </is>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Biswajit Hembram </t>
+          <t>Krishna Baskey</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Silver</t>
         </is>
       </c>
       <c r="E43" s="3" t="n">
         <v>2950</v>
       </c>
       <c r="F43" s="3" t="n">
         <v>450</v>
       </c>
       <c r="G43" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H43" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>3400</v>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>14/03/2025 : 22:38:12</t>
+          <t>07/06/2025 : 08:02:32</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
           <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
-          <t>SMAT49391</t>
+          <t>SMAT53900</t>
         </is>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>Chayan Murmu</t>
+          <t>Dr. Krishna Kant  Soren</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Silver</t>
         </is>
       </c>
       <c r="E44" s="3" t="n">
         <v>2950</v>
       </c>
       <c r="F44" s="3" t="n">
         <v>450</v>
       </c>
       <c r="G44" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H44" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>3400</v>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>06/03/2025 : 01:57:56</t>
+          <t>01/05/2025 : 21:38:21</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
           <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
-          <t>SMAT48721</t>
+          <t>SMAT521049</t>
         </is>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>Nilima Mandi</t>
+          <t>Madhusmitha Murmu</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>West Bengal</t>
+          <t>Odisha</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
-          <t>Silver</t>
+          <t>GOLD</t>
         </is>
       </c>
       <c r="E45" s="3" t="n">
-        <v>2655</v>
+        <v>3540</v>
       </c>
       <c r="F45" s="3" t="n">
-        <v>450</v>
+        <v>540</v>
       </c>
       <c r="G45" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H45" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
-        <v>3105</v>
+        <v>4080</v>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>pay_Q0lZDIHslGZV7O</t>
+          <t>pay_QOuocrtrkDl0h0</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>27/02/2025 : 19:53:25</t>
+          <t>29/04/2025 : 20:32:31</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
           <t>Success</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
-          <t>SMAT471011</t>
+          <t>SMAT511035</t>
         </is>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>Birendra Kisku</t>
+          <t>Rajkumar Tudu</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>Jharkhand</t>
+          <t>West Bengal</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
-          <t>Platinum</t>
+          <t>Silver</t>
         </is>
       </c>
       <c r="E46" s="3" t="n">
-        <v>4130</v>
+        <v>2950</v>
       </c>
       <c r="F46" s="3" t="n">
-        <v>630</v>
+        <v>450</v>
       </c>
       <c r="G46" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H46" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
-        <v>4760</v>
+        <v>3400</v>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>pay_PzP8H2y8AK4H5l</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
-          <t>24/02/2025 : 09:17:54</t>
+          <t>18/03/2025 : 21:08:59</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
-          <t>Success</t>
+          <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
-          <t>SMAT46969</t>
+          <t>SMAT50846</t>
         </is>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>SAGUN MANDI</t>
+          <t xml:space="preserve">Biswajit Hembram </t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Silver</t>
         </is>
       </c>
       <c r="E47" s="3" t="n">
         <v>2950</v>
       </c>
       <c r="F47" s="3" t="n">
         <v>450</v>
       </c>
       <c r="G47" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H47" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>3400</v>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>pay_PpLx93uo1VrPQV</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
-          <t>29/01/2025 : 23:40:56</t>
+          <t>14/03/2025 : 22:38:12</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
-          <t>Success</t>
+          <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
-          <t>SMAT454</t>
+          <t>SMAT49391</t>
         </is>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>Milan Hansda</t>
+          <t>Chayan Murmu</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
-          <t>GOLD</t>
+          <t>Silver</t>
         </is>
       </c>
       <c r="E48" s="3" t="n">
-        <v>3540</v>
+        <v>2950</v>
       </c>
       <c r="F48" s="3" t="n">
-        <v>540</v>
+        <v>450</v>
       </c>
       <c r="G48" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H48" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
-        <v>4080</v>
+        <v>3400</v>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t>20/01/2025 : 15:18:35</t>
+          <t>06/03/2025 : 01:57:56</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
           <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
-          <t>SMAT44407</t>
+          <t>SMAT48721</t>
         </is>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>ANIL Hembram</t>
+          <t>Nilima Mandi</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
-          <t>Platinum</t>
+          <t>Silver</t>
         </is>
       </c>
       <c r="E49" s="3" t="n">
-        <v>4130</v>
+        <v>2655</v>
       </c>
       <c r="F49" s="3" t="n">
-        <v>630</v>
+        <v>450</v>
       </c>
       <c r="G49" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H49" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
-        <v>4760</v>
+        <v>3105</v>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>pay_PitGzlUU3Tqptj</t>
+          <t>pay_Q0lZDIHslGZV7O</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
-          <t>13/01/2025 : 15:43:38</t>
+          <t>27/02/2025 : 19:53:25</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
           <t>Success</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
-          <t>SMAT43923</t>
+          <t>SMAT471011</t>
         </is>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>Sirjan Murmu</t>
+          <t>Birendra Kisku</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>West Bengal</t>
+          <t>Jharkhand</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
-          <t>Silver</t>
+          <t>Platinum</t>
         </is>
       </c>
       <c r="E50" s="3" t="n">
-        <v>2950</v>
+        <v>4130</v>
       </c>
       <c r="F50" s="3" t="n">
-        <v>450</v>
+        <v>630</v>
       </c>
       <c r="G50" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H50" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
-        <v>3400</v>
+        <v>4760</v>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>pay_PzP8H2y8AK4H5l</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>18/12/2024 : 15:29:14</t>
+          <t>24/02/2025 : 09:17:54</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
-          <t>Failed</t>
+          <t>Success</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
-          <t>SMAT42923</t>
+          <t>SMAT46969</t>
         </is>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>Sirjan Murmu</t>
+          <t>SAGUN MANDI</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
-          <t>GOLD</t>
+          <t>Silver</t>
         </is>
       </c>
       <c r="E51" s="3" t="n">
-        <v>3540</v>
+        <v>2950</v>
       </c>
       <c r="F51" s="3" t="n">
-        <v>540</v>
+        <v>450</v>
       </c>
       <c r="G51" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H51" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
-        <v>4080</v>
+        <v>3400</v>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>pay_PpLx93uo1VrPQV</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
-          <t>01/12/2024 : 12:25:13</t>
+          <t>29/01/2025 : 23:40:56</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
-          <t>Failed</t>
+          <t>Success</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
-          <t>SMAT41923</t>
+          <t>SMAT454</t>
         </is>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>Sirjan Murmu</t>
+          <t>Milan Hansda</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>GOLD</t>
         </is>
       </c>
       <c r="E52" s="3" t="n">
         <v>3540</v>
       </c>
       <c r="F52" s="3" t="n">
         <v>540</v>
       </c>
       <c r="G52" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H52" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>4080</v>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
-          <t>01/12/2024 : 11:31:08</t>
+          <t>20/01/2025 : 15:18:35</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
           <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
-          <t>SMAT40158</t>
+          <t>SMAT44407</t>
         </is>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>Hiramoni Hansda</t>
+          <t>ANIL Hembram</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
-          <t>Silver</t>
+          <t>Platinum</t>
         </is>
       </c>
       <c r="E53" s="3" t="n">
-        <v>148</v>
+        <v>4130</v>
       </c>
       <c r="F53" s="3" t="n">
-        <v>450</v>
+        <v>630</v>
       </c>
       <c r="G53" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H53" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
-        <v>598</v>
+        <v>4760</v>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
-          <t>pay_PRb0yfz46tNvlP</t>
+          <t>pay_PitGzlUU3Tqptj</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
-          <t>30/11/2024 : 22:49:00</t>
+          <t>13/01/2025 : 15:43:38</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
           <t>Success</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
-          <t>SMAT39158</t>
+          <t>SMAT43923</t>
         </is>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>Hiramoni Hansda</t>
+          <t>Sirjan Murmu</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>Silver</t>
         </is>
       </c>
       <c r="E54" s="3" t="n">
-        <v>2655</v>
+        <v>2950</v>
       </c>
       <c r="F54" s="3" t="n">
         <v>450</v>
       </c>
       <c r="G54" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H54" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
-        <v>3105</v>
+        <v>3400</v>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
-          <t>29/11/2024 : 23:07:07</t>
+          <t>18/12/2024 : 15:29:14</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
           <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
-          <t>SMAT38507</t>
+          <t>SMAT42923</t>
         </is>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mamani Tudu </t>
+          <t>Sirjan Murmu</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>GOLD</t>
         </is>
       </c>
       <c r="E55" s="3" t="n">
-        <v>3257</v>
+        <v>3540</v>
       </c>
       <c r="F55" s="3" t="n">
         <v>540</v>
       </c>
       <c r="G55" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H55" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
-        <v>3797</v>
+        <v>4080</v>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
-          <t>27/11/2024 : 16:17:23</t>
+          <t>01/12/2024 : 12:25:13</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
           <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
-          <t>SMAT35507</t>
+          <t>SMAT41923</t>
         </is>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mamani Tudu </t>
+          <t>Sirjan Murmu</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>GOLD</t>
         </is>
       </c>
       <c r="E56" s="3" t="n">
-        <v>3257</v>
+        <v>3540</v>
       </c>
       <c r="F56" s="3" t="n">
         <v>540</v>
       </c>
       <c r="G56" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H56" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
-        <v>3797</v>
+        <v>4080</v>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
-          <t>24/11/2024 : 09:01:57</t>
+          <t>01/12/2024 : 11:31:08</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
           <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
-          <t>SMAT36507</t>
+          <t>SMAT40158</t>
         </is>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mamani Tudu </t>
+          <t>Hiramoni Hansda</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
-          <t>GOLD</t>
+          <t>Silver</t>
         </is>
       </c>
       <c r="E57" s="3" t="n">
-        <v>3257</v>
+        <v>148</v>
       </c>
       <c r="F57" s="3" t="n">
-        <v>540</v>
+        <v>450</v>
       </c>
       <c r="G57" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H57" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
-        <v>3797</v>
+        <v>598</v>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>pay_PRb0yfz46tNvlP</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
-          <t>24/11/2024 : 09:54:04</t>
+          <t>30/11/2024 : 22:49:00</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
-          <t>Failed</t>
+          <t>Success</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
-          <t>SMAT37507</t>
+          <t>SMAT39158</t>
         </is>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mamani Tudu </t>
+          <t>Hiramoni Hansda</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
-          <t>GOLD</t>
+          <t>Silver</t>
         </is>
       </c>
       <c r="E58" s="3" t="n">
-        <v>3257</v>
+        <v>2655</v>
       </c>
       <c r="F58" s="3" t="n">
-        <v>540</v>
+        <v>450</v>
       </c>
       <c r="G58" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H58" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
-        <v>3797</v>
+        <v>3105</v>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L58" s="2" t="inlineStr">
         <is>
-          <t>24/11/2024 : 10:57:35</t>
+          <t>29/11/2024 : 23:07:07</t>
         </is>
       </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
           <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
-          <t>SMAT34158</t>
+          <t>SMAT38507</t>
         </is>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>Hiramoni Hansda</t>
+          <t xml:space="preserve">Mamani Tudu </t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
-          <t>Platinum</t>
+          <t>GOLD</t>
         </is>
       </c>
       <c r="E59" s="3" t="n">
-        <v>3717</v>
+        <v>3257</v>
       </c>
       <c r="F59" s="3" t="n">
-        <v>630</v>
+        <v>540</v>
       </c>
       <c r="G59" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H59" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
-        <v>4347</v>
+        <v>3797</v>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L59" s="2" t="inlineStr">
         <is>
-          <t>23/11/2024 : 09:10:52</t>
+          <t>27/11/2024 : 16:17:23</t>
         </is>
       </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
           <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
-          <t>SMAT33507</t>
+          <t>SMAT37507</t>
         </is>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Mamani Tudu </t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
           <t>GOLD</t>
         </is>
       </c>
       <c r="E60" s="3" t="n">
         <v>3257</v>
       </c>
       <c r="F60" s="3" t="n">
         <v>540</v>
       </c>
       <c r="G60" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H60" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>3797</v>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L60" s="2" t="inlineStr">
         <is>
-          <t>22/11/2024 : 17:32:02</t>
+          <t>24/11/2024 : 10:57:35</t>
         </is>
       </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
           <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
-          <t>SMAT32721</t>
+          <t>SMAT36507</t>
         </is>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>Nilima Mandi</t>
+          <t xml:space="preserve">Mamani Tudu </t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
-          <t>Silver</t>
+          <t>GOLD</t>
         </is>
       </c>
       <c r="E61" s="3" t="n">
-        <v>2655</v>
+        <v>3257</v>
       </c>
       <c r="F61" s="3" t="n">
-        <v>450</v>
+        <v>540</v>
       </c>
       <c r="G61" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H61" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
-        <v>3105</v>
+        <v>3797</v>
       </c>
       <c r="K61" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L61" s="2" t="inlineStr">
         <is>
-          <t>06/11/2024 : 18:04:20</t>
+          <t>24/11/2024 : 09:54:04</t>
         </is>
       </c>
       <c r="M61" s="2" t="inlineStr">
         <is>
           <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
-          <t>SMAT31721</t>
+          <t>SMAT35507</t>
         </is>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>Nilima Mandi</t>
+          <t xml:space="preserve">Mamani Tudu </t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
-          <t>Silver</t>
+          <t>GOLD</t>
         </is>
       </c>
       <c r="E62" s="3" t="n">
-        <v>2950</v>
+        <v>3257</v>
       </c>
       <c r="F62" s="3" t="n">
-        <v>450</v>
+        <v>540</v>
       </c>
       <c r="G62" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H62" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
-        <v>3400</v>
+        <v>3797</v>
       </c>
       <c r="K62" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L62" s="2" t="inlineStr">
         <is>
-          <t>05/11/2024 : 21:25:36</t>
+          <t>24/11/2024 : 09:01:57</t>
         </is>
       </c>
       <c r="M62" s="2" t="inlineStr">
         <is>
           <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
-          <t>SMAT30721</t>
+          <t>SMAT34158</t>
         </is>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>Nilima Mandi</t>
+          <t>Hiramoni Hansda</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
-          <t>Silver</t>
+          <t>Platinum</t>
         </is>
       </c>
       <c r="E63" s="3" t="n">
-        <v>2950</v>
+        <v>3717</v>
       </c>
       <c r="F63" s="3" t="n">
-        <v>450</v>
+        <v>630</v>
       </c>
       <c r="G63" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H63" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
-        <v>3400</v>
+        <v>4347</v>
       </c>
       <c r="K63" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L63" s="2" t="inlineStr">
         <is>
-          <t>05/11/2024 : 17:05:50</t>
+          <t>23/11/2024 : 09:10:52</t>
         </is>
       </c>
       <c r="M63" s="2" t="inlineStr">
         <is>
           <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
-          <t>SMAT29913</t>
+          <t>SMAT33507</t>
         </is>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ramesh Marandi </t>
+          <t xml:space="preserve">Mamani Tudu </t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>Jharkhand</t>
+          <t>West Bengal</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
-          <t>Platinum</t>
+          <t>GOLD</t>
         </is>
       </c>
       <c r="E64" s="3" t="n">
-        <v>4130</v>
+        <v>3257</v>
       </c>
       <c r="F64" s="3" t="n">
-        <v>630</v>
+        <v>540</v>
       </c>
       <c r="G64" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H64" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
-        <v>4760</v>
+        <v>3797</v>
       </c>
       <c r="K64" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L64" s="2" t="inlineStr">
         <is>
-          <t>05/11/2024 : 16:29:00</t>
+          <t>22/11/2024 : 17:32:02</t>
         </is>
       </c>
       <c r="M64" s="2" t="inlineStr">
         <is>
           <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
-          <t>SMAT28721</t>
+          <t>SMAT32721</t>
         </is>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
           <t>Nilima Mandi</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
           <t>Silver</t>
         </is>
       </c>
       <c r="E65" s="3" t="n">
-        <v>2950</v>
+        <v>2655</v>
       </c>
       <c r="F65" s="3" t="n">
         <v>450</v>
       </c>
       <c r="G65" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H65" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
-        <v>3400</v>
+        <v>3105</v>
       </c>
       <c r="K65" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L65" s="2" t="inlineStr">
         <is>
-          <t>05/11/2024 : 11:23:28</t>
+          <t>06/11/2024 : 18:04:20</t>
         </is>
       </c>
       <c r="M65" s="2" t="inlineStr">
         <is>
           <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
-          <t>SMAT27721</t>
+          <t>SMAT25721</t>
         </is>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
           <t>Nilima Mandi</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
           <t>Silver</t>
         </is>
       </c>
       <c r="E66" s="3" t="n">
         <v>2950</v>
       </c>
       <c r="F66" s="3" t="n">
         <v>450</v>
       </c>
       <c r="G66" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H66" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>3400</v>
       </c>
       <c r="K66" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L66" s="2" t="inlineStr">
         <is>
-          <t>05/11/2024 : 08:20:40</t>
+          <t>05/11/2024 : 00:06:41</t>
         </is>
       </c>
       <c r="M66" s="2" t="inlineStr">
         <is>
           <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>SMAT26721</t>
         </is>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
           <t>Nilima Mandi</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr">
@@ -4171,1447 +4171,1667 @@
       <c r="I67" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>3400</v>
       </c>
       <c r="K67" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L67" s="2" t="inlineStr">
         <is>
           <t>05/11/2024 : 00:24:06</t>
         </is>
       </c>
       <c r="M67" s="2" t="inlineStr">
         <is>
           <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
-          <t>SMAT25721</t>
+          <t>SMAT27721</t>
         </is>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
           <t>Nilima Mandi</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
           <t>Silver</t>
         </is>
       </c>
       <c r="E68" s="3" t="n">
         <v>2950</v>
       </c>
       <c r="F68" s="3" t="n">
         <v>450</v>
       </c>
       <c r="G68" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H68" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>3400</v>
       </c>
       <c r="K68" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L68" s="2" t="inlineStr">
         <is>
-          <t>05/11/2024 : 00:06:41</t>
+          <t>05/11/2024 : 08:20:40</t>
         </is>
       </c>
       <c r="M68" s="2" t="inlineStr">
         <is>
           <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
-          <t>SMAT24721</t>
+          <t>SMAT28721</t>
         </is>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
           <t>Nilima Mandi</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D69" s="2" t="inlineStr">
         <is>
           <t>Silver</t>
         </is>
       </c>
       <c r="E69" s="3" t="n">
         <v>2950</v>
       </c>
       <c r="F69" s="3" t="n">
         <v>450</v>
       </c>
       <c r="G69" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H69" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>3400</v>
       </c>
       <c r="K69" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L69" s="2" t="inlineStr">
         <is>
-          <t>04/11/2024 : 01:09:52</t>
+          <t>05/11/2024 : 11:23:28</t>
         </is>
       </c>
       <c r="M69" s="2" t="inlineStr">
         <is>
           <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
-          <t>SMAT23564</t>
+          <t>SMAT30721</t>
         </is>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>Anamika Soren</t>
+          <t>Nilima Mandi</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D70" s="2" t="inlineStr">
         <is>
-          <t>Platinum</t>
+          <t>Silver</t>
         </is>
       </c>
       <c r="E70" s="3" t="n">
-        <v>4130</v>
+        <v>2950</v>
       </c>
       <c r="F70" s="3" t="n">
-        <v>630</v>
+        <v>450</v>
       </c>
       <c r="G70" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H70" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
-        <v>4760</v>
+        <v>3400</v>
       </c>
       <c r="K70" s="2" t="inlineStr">
         <is>
-          <t>pay_OzEpaiBtTgkHCl</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L70" s="2" t="inlineStr">
         <is>
-          <t>20/09/2024 : 06:55:32</t>
+          <t>05/11/2024 : 17:05:50</t>
         </is>
       </c>
       <c r="M70" s="2" t="inlineStr">
         <is>
-          <t>Success</t>
+          <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
-          <t>SMAT22564</t>
+          <t>SMAT31721</t>
         </is>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>Anamika Soren</t>
+          <t>Nilima Mandi</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D71" s="2" t="inlineStr">
         <is>
-          <t>Platinum</t>
+          <t>Silver</t>
         </is>
       </c>
       <c r="E71" s="3" t="n">
-        <v>4130</v>
+        <v>2950</v>
       </c>
       <c r="F71" s="3" t="n">
-        <v>630</v>
+        <v>450</v>
       </c>
       <c r="G71" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H71" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
-        <v>4760</v>
+        <v>3400</v>
       </c>
       <c r="K71" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L71" s="2" t="inlineStr">
         <is>
-          <t>19/09/2024 : 19:44:15</t>
+          <t>05/11/2024 : 21:25:36</t>
         </is>
       </c>
       <c r="M71" s="2" t="inlineStr">
         <is>
           <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
-          <t>SMAT214</t>
+          <t>SMAT29913</t>
         </is>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>Milan Hansda</t>
+          <t xml:space="preserve">Ramesh Marandi </t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
-          <t>West Bengal</t>
+          <t>Jharkhand</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr">
         <is>
           <t>Platinum</t>
         </is>
       </c>
       <c r="E72" s="3" t="n">
         <v>4130</v>
       </c>
       <c r="F72" s="3" t="n">
         <v>630</v>
       </c>
       <c r="G72" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H72" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I72" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>4760</v>
       </c>
       <c r="K72" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L72" s="2" t="inlineStr">
         <is>
-          <t>06/09/2024 : 15:27:18</t>
+          <t>05/11/2024 : 16:29:00</t>
         </is>
       </c>
       <c r="M72" s="2" t="inlineStr">
         <is>
           <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
-          <t>SMAT201</t>
+          <t>SMAT24721</t>
         </is>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>Shibu Hembram</t>
+          <t>Nilima Mandi</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D73" s="2" t="inlineStr">
         <is>
-          <t>Platinum</t>
+          <t>Silver</t>
         </is>
       </c>
       <c r="E73" s="3" t="n">
-        <v>4130</v>
+        <v>2950</v>
       </c>
       <c r="F73" s="3" t="n">
-        <v>630</v>
+        <v>450</v>
       </c>
       <c r="G73" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H73" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
-        <v>4760</v>
+        <v>3400</v>
       </c>
       <c r="K73" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L73" s="2" t="inlineStr">
         <is>
-          <t>30/08/2024 : 16:34:55</t>
+          <t>04/11/2024 : 01:09:52</t>
         </is>
       </c>
       <c r="M73" s="2" t="inlineStr">
         <is>
           <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
-          <t>SMAT19564</t>
+          <t>SMAT23564</t>
         </is>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
           <t>Anamika Soren</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D74" s="2" t="inlineStr">
         <is>
           <t>Platinum</t>
         </is>
       </c>
       <c r="E74" s="3" t="n">
         <v>4130</v>
       </c>
       <c r="F74" s="3" t="n">
         <v>630</v>
       </c>
       <c r="G74" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H74" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>4760</v>
       </c>
       <c r="K74" s="2" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>pay_OzEpaiBtTgkHCl</t>
         </is>
       </c>
       <c r="L74" s="2" t="inlineStr">
         <is>
-          <t>19/08/2024 : 23:35:27</t>
+          <t>20/09/2024 : 06:55:32</t>
         </is>
       </c>
       <c r="M74" s="2" t="inlineStr">
         <is>
-          <t>Failed</t>
+          <t>Success</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
-          <t>SMAT181</t>
+          <t>SMAT22564</t>
         </is>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>Shibu Hembram</t>
+          <t>Anamika Soren</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D75" s="2" t="inlineStr">
         <is>
           <t>Platinum</t>
         </is>
       </c>
       <c r="E75" s="3" t="n">
         <v>4130</v>
       </c>
       <c r="F75" s="3" t="n">
         <v>630</v>
       </c>
       <c r="G75" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H75" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>4760</v>
       </c>
       <c r="K75" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L75" s="2" t="inlineStr">
         <is>
-          <t>19/08/2024 : 17:26:19</t>
+          <t>19/09/2024 : 19:44:15</t>
         </is>
       </c>
       <c r="M75" s="2" t="inlineStr">
         <is>
           <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
-          <t>SMAT171</t>
+          <t>SMAT214</t>
         </is>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>Shibu Hembram</t>
+          <t>Milan Hansda</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D76" s="2" t="inlineStr">
         <is>
-          <t>GOLD</t>
+          <t>Platinum</t>
         </is>
       </c>
       <c r="E76" s="3" t="n">
-        <v>3540</v>
+        <v>4130</v>
       </c>
       <c r="F76" s="3" t="n">
-        <v>540</v>
+        <v>630</v>
       </c>
       <c r="G76" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H76" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
-        <v>4080</v>
+        <v>4760</v>
       </c>
       <c r="K76" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L76" s="2" t="inlineStr">
         <is>
-          <t>19/08/2024 : 17:21:58</t>
+          <t>06/09/2024 : 15:27:18</t>
         </is>
       </c>
       <c r="M76" s="2" t="inlineStr">
         <is>
           <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
-          <t>SMAT16564</t>
+          <t>SMAT201</t>
         </is>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>Anamika Soren</t>
+          <t>Shibu Hembram</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D77" s="2" t="inlineStr">
         <is>
           <t>Platinum</t>
         </is>
       </c>
       <c r="E77" s="3" t="n">
         <v>4130</v>
       </c>
       <c r="F77" s="3" t="n">
         <v>630</v>
       </c>
       <c r="G77" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H77" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>4760</v>
       </c>
       <c r="K77" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L77" s="2" t="inlineStr">
         <is>
-          <t>19/08/2024 : 13:30:49</t>
+          <t>30/08/2024 : 16:34:55</t>
         </is>
       </c>
       <c r="M77" s="2" t="inlineStr">
         <is>
           <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
-          <t>SMAT15507</t>
+          <t>SMAT19564</t>
         </is>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mamani Tudu </t>
+          <t>Anamika Soren</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D78" s="2" t="inlineStr">
         <is>
           <t>Platinum</t>
         </is>
       </c>
       <c r="E78" s="3" t="n">
         <v>4130</v>
       </c>
       <c r="F78" s="3" t="n">
         <v>630</v>
       </c>
       <c r="G78" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H78" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>4760</v>
       </c>
       <c r="K78" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L78" s="2" t="inlineStr">
         <is>
-          <t>02/06/2024 : 11:59:58</t>
+          <t>19/08/2024 : 23:35:27</t>
         </is>
       </c>
       <c r="M78" s="2" t="inlineStr">
         <is>
           <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
-          <t>SMAT14494</t>
+          <t>SMAT181</t>
         </is>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Biman  Hembram </t>
+          <t>Shibu Hembram</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D79" s="2" t="inlineStr">
         <is>
-          <t>Silver</t>
+          <t>Platinum</t>
         </is>
       </c>
       <c r="E79" s="3" t="n">
-        <v>2950</v>
+        <v>4130</v>
       </c>
       <c r="F79" s="3" t="n">
-        <v>450</v>
+        <v>630</v>
       </c>
       <c r="G79" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H79" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
-        <v>3400</v>
+        <v>4760</v>
       </c>
       <c r="K79" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L79" s="2" t="inlineStr">
         <is>
-          <t>10/05/2024 : 19:59:24</t>
+          <t>19/08/2024 : 17:26:19</t>
         </is>
       </c>
       <c r="M79" s="2" t="inlineStr">
         <is>
           <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
-          <t>SMAT131</t>
+          <t>SMAT171</t>
         </is>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
           <t>Shibu Hembram</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D80" s="2" t="inlineStr">
         <is>
-          <t>Platinum</t>
+          <t>GOLD</t>
         </is>
       </c>
       <c r="E80" s="3" t="n">
-        <v>4130</v>
+        <v>3540</v>
       </c>
       <c r="F80" s="3" t="n">
-        <v>630</v>
+        <v>540</v>
       </c>
       <c r="G80" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H80" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
-        <v>4760</v>
+        <v>4080</v>
       </c>
       <c r="K80" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L80" s="2" t="inlineStr">
         <is>
-          <t>25/03/2024 : 16:06:58</t>
+          <t>19/08/2024 : 17:21:58</t>
         </is>
       </c>
       <c r="M80" s="2" t="inlineStr">
         <is>
           <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
-          <t>SMAT12376</t>
+          <t>SMAT16564</t>
         </is>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>ARUN MAJHI</t>
+          <t>Anamika Soren</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
-          <t>Assam</t>
+          <t>West Bengal</t>
         </is>
       </c>
       <c r="D81" s="2" t="inlineStr">
         <is>
           <t>Platinum</t>
         </is>
       </c>
       <c r="E81" s="3" t="n">
         <v>4130</v>
       </c>
       <c r="F81" s="3" t="n">
         <v>630</v>
       </c>
       <c r="G81" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H81" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>4760</v>
       </c>
       <c r="K81" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L81" s="2" t="inlineStr">
         <is>
-          <t>26/02/2024 : 19:06:50</t>
+          <t>19/08/2024 : 13:30:49</t>
         </is>
       </c>
       <c r="M81" s="2" t="inlineStr">
         <is>
           <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="inlineStr">
         <is>
-          <t>SMAT11376</t>
+          <t>SMAT15507</t>
         </is>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>ARUN MAJHI</t>
+          <t xml:space="preserve">Mamani Tudu </t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
-          <t>Assam</t>
+          <t>West Bengal</t>
         </is>
       </c>
       <c r="D82" s="2" t="inlineStr">
         <is>
           <t>Platinum</t>
         </is>
       </c>
       <c r="E82" s="3" t="n">
         <v>4130</v>
       </c>
       <c r="F82" s="3" t="n">
         <v>630</v>
       </c>
       <c r="G82" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H82" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>4760</v>
       </c>
       <c r="K82" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L82" s="2" t="inlineStr">
         <is>
-          <t>26/02/2024 : 18:15:37</t>
+          <t>02/06/2024 : 11:59:58</t>
         </is>
       </c>
       <c r="M82" s="2" t="inlineStr">
         <is>
           <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="inlineStr">
         <is>
-          <t>SMAT10393</t>
+          <t>SMAT14494</t>
         </is>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mousumi  Kisku </t>
+          <t xml:space="preserve">Biman  Hembram </t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D83" s="2" t="inlineStr">
         <is>
           <t>Silver</t>
         </is>
       </c>
       <c r="E83" s="3" t="n">
         <v>2950</v>
       </c>
       <c r="F83" s="3" t="n">
         <v>450</v>
       </c>
       <c r="G83" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H83" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>3400</v>
       </c>
       <c r="K83" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L83" s="2" t="inlineStr">
         <is>
-          <t>25/02/2024 : 15:58:49</t>
+          <t>10/05/2024 : 19:59:24</t>
         </is>
       </c>
       <c r="M83" s="2" t="inlineStr">
         <is>
           <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="inlineStr">
         <is>
-          <t>SMAT9376</t>
+          <t>SMAT131</t>
         </is>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
-          <t>ARUN MAJHI</t>
+          <t>Shibu Hembram</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
-          <t>Assam</t>
+          <t>West Bengal</t>
         </is>
       </c>
       <c r="D84" s="2" t="inlineStr">
         <is>
-          <t>Silver</t>
+          <t>Platinum</t>
         </is>
       </c>
       <c r="E84" s="3" t="n">
-        <v>2950</v>
+        <v>4130</v>
       </c>
       <c r="F84" s="3" t="n">
-        <v>450</v>
+        <v>630</v>
       </c>
       <c r="G84" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H84" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
-        <v>3400</v>
+        <v>4760</v>
       </c>
       <c r="K84" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L84" s="2" t="inlineStr">
         <is>
-          <t>15/01/2024 : 16:35:12</t>
+          <t>25/03/2024 : 16:06:58</t>
         </is>
       </c>
       <c r="M84" s="2" t="inlineStr">
         <is>
           <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="inlineStr">
         <is>
-          <t>SMAT8384</t>
+          <t>SMAT12376</t>
         </is>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
-          <t>Piya Hembram</t>
+          <t>ARUN MAJHI</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
-          <t>West Bengal</t>
+          <t>Assam</t>
         </is>
       </c>
       <c r="D85" s="2" t="inlineStr">
         <is>
-          <t>GOLD</t>
+          <t>Platinum</t>
         </is>
       </c>
       <c r="E85" s="3" t="n">
-        <v>3540</v>
+        <v>4130</v>
       </c>
       <c r="F85" s="3" t="n">
-        <v>540</v>
+        <v>630</v>
       </c>
       <c r="G85" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H85" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
-        <v>4080</v>
+        <v>4760</v>
       </c>
       <c r="K85" s="2" t="inlineStr">
         <is>
-          <t>pay_NO4qC8kAN9Ar6A</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L85" s="2" t="inlineStr">
         <is>
-          <t>13/01/2024 : 16:48:09</t>
+          <t>26/02/2024 : 19:06:50</t>
         </is>
       </c>
       <c r="M85" s="2" t="inlineStr">
         <is>
-          <t>Success</t>
+          <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="inlineStr">
         <is>
-          <t>SMAT7158</t>
+          <t>SMAT11376</t>
         </is>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t>Hiramoni Hansda</t>
+          <t>ARUN MAJHI</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
-          <t>West Bengal</t>
+          <t>Assam</t>
         </is>
       </c>
       <c r="D86" s="2" t="inlineStr">
         <is>
-          <t>Silver</t>
+          <t>Platinum</t>
         </is>
       </c>
       <c r="E86" s="3" t="n">
-        <v>1475</v>
+        <v>4130</v>
       </c>
       <c r="F86" s="3" t="n">
-        <v>450</v>
+        <v>630</v>
       </c>
       <c r="G86" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H86" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="n">
-        <v>1925</v>
+        <v>4760</v>
       </c>
       <c r="K86" s="2" t="inlineStr">
         <is>
-          <t>pay_Mou1XAHlaPSqZb</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L86" s="2" t="inlineStr">
         <is>
-          <t>16/10/2023 : 19:27:33</t>
+          <t>26/02/2024 : 18:15:37</t>
         </is>
       </c>
       <c r="M86" s="2" t="inlineStr">
         <is>
-          <t>Success</t>
+          <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="inlineStr">
         <is>
-          <t>SMAT6158</t>
+          <t>SMAT10393</t>
         </is>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
-          <t>Hiramoni Hansda</t>
+          <t xml:space="preserve">Mousumi  Kisku </t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D87" s="2" t="inlineStr">
         <is>
           <t>Silver</t>
         </is>
       </c>
       <c r="E87" s="3" t="n">
-        <v>590</v>
+        <v>2950</v>
       </c>
       <c r="F87" s="3" t="n">
         <v>450</v>
       </c>
       <c r="G87" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H87" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I87" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="n">
-        <v>1040</v>
+        <v>3400</v>
       </c>
       <c r="K87" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L87" s="2" t="inlineStr">
         <is>
-          <t>13/10/2023 : 22:31:42</t>
+          <t>25/02/2024 : 15:58:49</t>
         </is>
       </c>
       <c r="M87" s="2" t="inlineStr">
         <is>
           <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="inlineStr">
         <is>
-          <t>SMAT5158</t>
+          <t>SMAT9376</t>
         </is>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t>Hiramoni Hansda</t>
+          <t>ARUN MAJHI</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
-          <t>West Bengal</t>
+          <t>Assam</t>
         </is>
       </c>
       <c r="D88" s="2" t="inlineStr">
         <is>
           <t>Silver</t>
         </is>
       </c>
       <c r="E88" s="3" t="n">
-        <v>1475</v>
+        <v>2950</v>
       </c>
       <c r="F88" s="3" t="n">
         <v>450</v>
       </c>
       <c r="G88" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H88" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I88" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="n">
-        <v>1925</v>
+        <v>3400</v>
       </c>
       <c r="K88" s="2" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L88" s="2" t="inlineStr">
         <is>
-          <t>11/10/2023 : 20:05:07</t>
+          <t>15/01/2024 : 16:35:12</t>
         </is>
       </c>
       <c r="M88" s="2" t="inlineStr">
         <is>
           <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="inlineStr">
         <is>
-          <t>SMAT4166</t>
+          <t>SMAT8384</t>
         </is>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>prasanta hansda</t>
+          <t>Piya Hembram</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D89" s="2" t="inlineStr">
         <is>
-          <t>Platinum</t>
+          <t>GOLD</t>
         </is>
       </c>
       <c r="E89" s="3" t="n">
-        <v>4130</v>
+        <v>3540</v>
       </c>
       <c r="F89" s="3" t="n">
-        <v>630</v>
+        <v>540</v>
       </c>
       <c r="G89" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H89" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I89" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="n">
-        <v>4760</v>
+        <v>4080</v>
       </c>
       <c r="K89" s="2" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>pay_NO4qC8kAN9Ar6A</t>
         </is>
       </c>
       <c r="L89" s="2" t="inlineStr">
         <is>
-          <t>06/09/2023 : 22:35:49</t>
+          <t>13/01/2024 : 16:48:09</t>
         </is>
       </c>
       <c r="M89" s="2" t="inlineStr">
         <is>
-          <t>Failed</t>
+          <t>Success</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="inlineStr">
         <is>
-          <t>SMAT31</t>
+          <t>SMAT7158</t>
         </is>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>Shibu Hembram</t>
+          <t>Hiramoni Hansda</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D90" s="2" t="inlineStr">
         <is>
           <t>Silver</t>
         </is>
       </c>
       <c r="E90" s="3" t="n">
-        <v>2950</v>
+        <v>1475</v>
       </c>
       <c r="F90" s="3" t="n">
         <v>450</v>
       </c>
       <c r="G90" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H90" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I90" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="n">
-        <v>3400</v>
+        <v>1925</v>
       </c>
       <c r="K90" s="2" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>pay_Mou1XAHlaPSqZb</t>
         </is>
       </c>
       <c r="L90" s="2" t="inlineStr">
         <is>
-          <t>16/04/2023 : 21:33:09</t>
+          <t>16/10/2023 : 19:27:33</t>
         </is>
       </c>
       <c r="M90" s="2" t="inlineStr">
         <is>
-          <t>Failed</t>
+          <t>Success</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="inlineStr">
         <is>
-          <t>SMAT220</t>
+          <t>SMAT6158</t>
         </is>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">MENAKI MURMU </t>
+          <t>Hiramoni Hansda</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D91" s="2" t="inlineStr">
         <is>
           <t>Silver</t>
         </is>
       </c>
       <c r="E91" s="3" t="n">
-        <v>2360</v>
+        <v>590</v>
       </c>
       <c r="F91" s="3" t="n">
         <v>450</v>
       </c>
       <c r="G91" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H91" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I91" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
-        <v>2810</v>
+        <v>1040</v>
       </c>
       <c r="K91" s="2" t="inlineStr">
         <is>
-          <t>pay_L7cSVs3xoW9RH3</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L91" s="2" t="inlineStr">
         <is>
-          <t>23/01/2023 : 18:01:44</t>
+          <t>13/10/2023 : 22:31:42</t>
         </is>
       </c>
       <c r="M91" s="2" t="inlineStr">
         <is>
-          <t>Success</t>
+          <t>Failed</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="inlineStr">
         <is>
-          <t>SMAT11</t>
+          <t>SMAT5158</t>
         </is>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
-          <t>Shibu Hembram</t>
+          <t>Hiramoni Hansda</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
       <c r="D92" s="2" t="inlineStr">
         <is>
           <t>Silver</t>
         </is>
       </c>
       <c r="E92" s="3" t="n">
-        <v>59</v>
+        <v>1475</v>
       </c>
       <c r="F92" s="3" t="n">
         <v>450</v>
       </c>
       <c r="G92" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H92" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="3" t="n">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
+        <v>1925</v>
+      </c>
+      <c r="K92" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L92" s="2" t="inlineStr">
+        <is>
+          <t>11/10/2023 : 20:05:07</t>
+        </is>
+      </c>
+      <c r="M92" s="2" t="inlineStr">
+        <is>
+          <t>Failed</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="2" t="inlineStr">
+        <is>
+          <t>SMAT4166</t>
+        </is>
+      </c>
+      <c r="B93" s="2" t="inlineStr">
+        <is>
+          <t>prasanta hansda</t>
+        </is>
+      </c>
+      <c r="C93" s="2" t="inlineStr">
+        <is>
+          <t>West Bengal</t>
+        </is>
+      </c>
+      <c r="D93" s="2" t="inlineStr">
+        <is>
+          <t>Platinum</t>
+        </is>
+      </c>
+      <c r="E93" s="3" t="n">
+        <v>4130</v>
+      </c>
+      <c r="F93" s="3" t="n">
+        <v>630</v>
+      </c>
+      <c r="G93" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="H93" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="I93" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J93" s="3" t="n">
+        <v>4760</v>
+      </c>
+      <c r="K93" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L93" s="2" t="inlineStr">
+        <is>
+          <t>06/09/2023 : 22:35:49</t>
+        </is>
+      </c>
+      <c r="M93" s="2" t="inlineStr">
+        <is>
+          <t>Failed</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="2" t="inlineStr">
+        <is>
+          <t>SMAT31</t>
+        </is>
+      </c>
+      <c r="B94" s="2" t="inlineStr">
+        <is>
+          <t>Shibu Hembram</t>
+        </is>
+      </c>
+      <c r="C94" s="2" t="inlineStr">
+        <is>
+          <t>West Bengal</t>
+        </is>
+      </c>
+      <c r="D94" s="2" t="inlineStr">
+        <is>
+          <t>Silver</t>
+        </is>
+      </c>
+      <c r="E94" s="3" t="n">
+        <v>2950</v>
+      </c>
+      <c r="F94" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="G94" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="H94" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="I94" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J94" s="3" t="n">
+        <v>3400</v>
+      </c>
+      <c r="K94" s="2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L94" s="2" t="inlineStr">
+        <is>
+          <t>16/04/2023 : 21:33:09</t>
+        </is>
+      </c>
+      <c r="M94" s="2" t="inlineStr">
+        <is>
+          <t>Failed</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="2" t="inlineStr">
+        <is>
+          <t>SMAT220</t>
+        </is>
+      </c>
+      <c r="B95" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MENAKI MURMU </t>
+        </is>
+      </c>
+      <c r="C95" s="2" t="inlineStr">
+        <is>
+          <t>West Bengal</t>
+        </is>
+      </c>
+      <c r="D95" s="2" t="inlineStr">
+        <is>
+          <t>Silver</t>
+        </is>
+      </c>
+      <c r="E95" s="3" t="n">
+        <v>2360</v>
+      </c>
+      <c r="F95" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="G95" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="H95" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="I95" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J95" s="3" t="n">
+        <v>2810</v>
+      </c>
+      <c r="K95" s="2" t="inlineStr">
+        <is>
+          <t>pay_L7cSVs3xoW9RH3</t>
+        </is>
+      </c>
+      <c r="L95" s="2" t="inlineStr">
+        <is>
+          <t>23/01/2023 : 18:01:44</t>
+        </is>
+      </c>
+      <c r="M95" s="2" t="inlineStr">
+        <is>
+          <t>Success</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="2" t="inlineStr">
+        <is>
+          <t>SMAT11</t>
+        </is>
+      </c>
+      <c r="B96" s="2" t="inlineStr">
+        <is>
+          <t>Shibu Hembram</t>
+        </is>
+      </c>
+      <c r="C96" s="2" t="inlineStr">
+        <is>
+          <t>West Bengal</t>
+        </is>
+      </c>
+      <c r="D96" s="2" t="inlineStr">
+        <is>
+          <t>Silver</t>
+        </is>
+      </c>
+      <c r="E96" s="3" t="n">
+        <v>59</v>
+      </c>
+      <c r="F96" s="3" t="n">
+        <v>450</v>
+      </c>
+      <c r="G96" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="H96" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="I96" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="J96" s="3" t="n">
         <v>509</v>
       </c>
-      <c r="K92" s="2" t="inlineStr">
+      <c r="K96" s="2" t="inlineStr">
         <is>
           <t>pay_L3aA1syFwGCLeb</t>
         </is>
       </c>
-      <c r="L92" s="2" t="inlineStr">
+      <c r="L96" s="2" t="inlineStr">
         <is>
           <t>13/01/2023 : 13:10:17</t>
         </is>
       </c>
-      <c r="M92" s="2" t="inlineStr">
+      <c r="M96" s="2" t="inlineStr">
         <is>
           <t>Success</t>
         </is>
       </c>
     </row>
-    <row r="94">
-      <c r="A94" s="4" t="inlineStr">
+    <row r="98">
+      <c r="A98" s="4" t="inlineStr">
         <is>
           <t>TOTAL</t>
         </is>
       </c>
-      <c r="B94" s="5" t="n"/>
-[...2 lines deleted...]
-      <c r="E94" s="6" t="n">
+      <c r="B98" s="5" t="n"/>
+      <c r="C98" s="5" t="n"/>
+      <c r="D98" s="5" t="n"/>
+      <c r="E98" s="6" t="n">
         <v>67364</v>
       </c>
-      <c r="F94" s="6" t="n">
+      <c r="F98" s="6" t="n">
         <v>12349</v>
       </c>
-      <c r="G94" s="6" t="n">
+      <c r="G98" s="6" t="n">
         <v>27</v>
       </c>
-      <c r="H94" s="6" t="n">
+      <c r="H98" s="6" t="n">
         <v>27</v>
       </c>
-      <c r="I94" s="6" t="n">
-[...2 lines deleted...]
-      <c r="J94" s="6" t="n">
+      <c r="I98" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="J98" s="6" t="n">
         <v>79767</v>
       </c>
-      <c r="K94" s="5" t="n"/>
-[...1 lines deleted...]
-      <c r="M94" s="5" t="n"/>
+      <c r="K98" s="5" t="n"/>
+      <c r="L98" s="5" t="n"/>
+      <c r="M98" s="5" t="n"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>